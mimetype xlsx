--- v0 (2026-03-10)
+++ v1 (2026-07-29)
@@ -1535,51 +1535,51 @@
       </c>
       <c r="G26" s="3">
         <v>1186.58</v>
       </c>
       <c r="H26" s="15">
         <v>5.7</v>
       </c>
       <c r="I26" s="1"/>
       <c r="J26" s="1"/>
       <c r="K26" s="1"/>
     </row>
     <row r="27" spans="1:11">
       <c r="A27" s="1">
         <v>25</v>
       </c>
       <c r="B27" s="13" t="s">
         <v>31</v>
       </c>
       <c r="C27" s="2">
         <v>56708</v>
       </c>
       <c r="D27" s="15">
         <v>-0.7</v>
       </c>
       <c r="E27" s="2">
-        <v>8043052</v>
+        <v>8042987</v>
       </c>
       <c r="F27" s="15">
         <v>2.9</v>
       </c>
       <c r="G27" s="3">
         <v>1308</v>
       </c>
       <c r="H27" s="15">
         <v>21.1</v>
       </c>
       <c r="I27" s="1"/>
       <c r="J27" s="1"/>
       <c r="K27" s="1"/>
     </row>
     <row r="28" spans="1:11">
       <c r="A28" s="1">
         <v>26</v>
       </c>
       <c r="B28" s="13" t="s">
         <v>32</v>
       </c>
       <c r="C28" s="2">
         <v>4492</v>
       </c>
       <c r="D28" s="15">
@@ -2026,51 +2026,51 @@
       <c r="F43" s="15">
         <v>7.9</v>
       </c>
       <c r="G43" s="3">
         <v>850.171</v>
       </c>
       <c r="H43" s="15">
         <v>9.5</v>
       </c>
       <c r="I43" s="1"/>
       <c r="J43" s="1"/>
       <c r="K43" s="1"/>
     </row>
     <row r="44" spans="1:11">
       <c r="A44" s="4"/>
       <c r="B44" s="14" t="s">
         <v>49</v>
       </c>
       <c r="C44" s="5">
         <v>1530581</v>
       </c>
       <c r="D44" s="16">
         <v>3</v>
       </c>
       <c r="E44" s="5">
-        <v>198479421</v>
+        <v>198479356</v>
       </c>
       <c r="F44" s="16">
         <v>4.7</v>
       </c>
       <c r="G44" s="6">
         <v>1055806.44316</v>
       </c>
       <c r="H44" s="16">
         <v>1.1</v>
       </c>
       <c r="I44" s="4"/>
       <c r="J44" s="4"/>
       <c r="K44" s="4"/>
     </row>
     <row r="45" spans="1:11">
       <c r="A45" s="7" t="s">
         <v>50</v>
       </c>
       <c r="B45" s="10"/>
       <c r="C45" s="11"/>
       <c r="D45" s="17"/>
       <c r="E45" s="11"/>
       <c r="F45" s="17"/>
       <c r="G45" s="12"/>
       <c r="H45" s="17"/>
@@ -5344,81 +5344,81 @@
       </c>
       <c r="N26" s="15">
         <v>4.6</v>
       </c>
       <c r="O26" s="2">
         <v>3981454</v>
       </c>
       <c r="P26" s="15">
         <v>7.7</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" s="1">
         <v>25</v>
       </c>
       <c r="B27" s="13" t="s">
         <v>31</v>
       </c>
       <c r="C27" s="2">
         <v>5236818</v>
       </c>
       <c r="D27" s="15">
         <v>-0.6</v>
       </c>
       <c r="E27" s="2">
-        <v>2790151</v>
+        <v>2790086</v>
       </c>
       <c r="F27" s="15">
         <v>10.2</v>
       </c>
       <c r="G27" s="2">
-        <v>2353778</v>
+        <v>2353645</v>
       </c>
       <c r="H27" s="15">
         <v>8.8</v>
       </c>
       <c r="I27" s="2">
         <v>10731</v>
       </c>
       <c r="J27" s="15">
         <v>2.5</v>
       </c>
       <c r="K27" s="2">
-        <v>8037700</v>
+        <v>8037635</v>
       </c>
       <c r="L27" s="15">
         <v>2.9</v>
       </c>
       <c r="M27" s="2">
         <v>5352</v>
       </c>
       <c r="N27" s="15">
         <v>9.7</v>
       </c>
       <c r="O27" s="2">
-        <v>8043052</v>
+        <v>8042987</v>
       </c>
       <c r="P27" s="15">
         <v>2.9</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" s="1">
         <v>26</v>
       </c>
       <c r="B28" s="13" t="s">
         <v>32</v>
       </c>
       <c r="C28" s="2">
         <v>110342</v>
       </c>
       <c r="D28" s="15">
         <v>49.2</v>
       </c>
       <c r="E28" s="2">
         <v>32523</v>
       </c>
       <c r="F28" s="15">
         <v>-29.6</v>
       </c>
       <c r="G28" s="2">
@@ -6192,81 +6192,81 @@
       <c r="M43" s="2">
         <v>6673</v>
       </c>
       <c r="N43" s="15">
         <v>-0.3</v>
       </c>
       <c r="O43" s="2">
         <v>3538859</v>
       </c>
       <c r="P43" s="15">
         <v>7.9</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" s="4"/>
       <c r="B44" s="14" t="s">
         <v>49</v>
       </c>
       <c r="C44" s="5">
         <v>61866987</v>
       </c>
       <c r="D44" s="16">
         <v>-0.1</v>
       </c>
       <c r="E44" s="5">
-        <v>135696690</v>
+        <v>135696625</v>
       </c>
       <c r="F44" s="16">
         <v>7.1</v>
       </c>
       <c r="G44" s="5">
-        <v>90146032</v>
+        <v>90145899</v>
       </c>
       <c r="H44" s="16">
         <v>5.7</v>
       </c>
       <c r="I44" s="5">
         <v>354666</v>
       </c>
       <c r="J44" s="16">
         <v>-9.6</v>
       </c>
       <c r="K44" s="5">
-        <v>197918343</v>
+        <v>197918278</v>
       </c>
       <c r="L44" s="16">
         <v>4.7</v>
       </c>
       <c r="M44" s="5">
         <v>561078</v>
       </c>
       <c r="N44" s="16">
         <v>1.4</v>
       </c>
       <c r="O44" s="5">
-        <v>198479421</v>
+        <v>198479356</v>
       </c>
       <c r="P44" s="16">
         <v>4.7</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" s="7" t="s">
         <v>50</v>
       </c>
       <c r="B45" s="7"/>
       <c r="C45" s="8"/>
       <c r="D45" s="22"/>
       <c r="E45" s="8"/>
       <c r="F45" s="22"/>
       <c r="G45" s="8"/>
       <c r="H45" s="22"/>
       <c r="I45" s="8"/>
       <c r="J45" s="22"/>
       <c r="K45" s="8"/>
       <c r="L45" s="22"/>
       <c r="M45" s="8"/>
       <c r="N45" s="22"/>
       <c r="O45" s="8"/>
       <c r="P45" s="22"/>
     </row>